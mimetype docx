--- v0 (2026-04-17)
+++ v1 (2026-06-11)
@@ -9,91 +9,91 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
+    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="006D04C2">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-518" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the </w:t>
       </w:r>
       <w:r w:rsidR="002F09B3" w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>rticle</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F">
+    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="006D04C2">
       <w:pPr>
+        <w:ind w:left="-426" w:right="-518" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Author Name Surname</w:t>
       </w:r>
       <w:r w:rsidR="002F09B3" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -182,115 +182,120 @@
                       <a:hlinkClick r:id="rId9"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="133350" cy="133350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
+    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="006D04C2">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-518" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…… University, Faculty of …………, City, Country.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
+    <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="006D04C2">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-518" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…… University, Faculty of …………, City, Country.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9890" w:type="dxa"/>
+        <w:tblW w:w="11057" w:type="dxa"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
-        <w:gridCol w:w="8222"/>
+        <w:gridCol w:w="9389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidTr="003004E4">
+      <w:tr w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidTr="006D04C2">
         <w:trPr>
           <w:trHeight w:val="3338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003004E4" w:rsidRDefault="003004E4" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003004E4" w:rsidRDefault="003004E4" w:rsidP="002F09B3">
             <w:pPr>
@@ -536,51 +541,51 @@
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcW w:w="9389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5805"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
@@ -2695,61 +2700,61 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 1456782.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002506D9" w:rsidSect="001B7988">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C014F2" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C014F2" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2810,121 +2815,121 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FrankRuehl">
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002F09B3" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+  <w:p w:rsidR="002F09B3" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="40"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:color w:val="44546A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
-        <v:rect id="_x0000_i1225" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+        <v:rect id="_x0000_i1087" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="002F09B3" w:rsidRPr="001B7988" w:rsidRDefault="001B7988" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B7988">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal of Sport &amp; Movement Sciences</w:t>
     </w:r>
     <w:r w:rsidR="002F09B3" w:rsidRPr="002F09B3">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
       </w:rPr>
       <w:t>, 2025, 6(2), ….-…...</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002F09B3" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+  <w:p w:rsidR="002F09B3" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:color w:val="44546A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
-        <v:rect id="_x0000_i1226" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+        <v:rect id="_x0000_i1088" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="ListeParagraf"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -3029,61 +3034,61 @@
       <w:t>. 6(2), 109</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-115</w:t>
     </w:r>
     <w:r w:rsidRPr="006976B0">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C014F2" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C014F2" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       </w:rPr>
       <w:id w:val="-1518469340"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
@@ -3128,144 +3133,145 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001123B4">
+        <w:r w:rsidR="006D04C2">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="002F09B3" w:rsidRDefault="00C014F2" w:rsidP="002F09B3">
+  <w:p w:rsidR="002F09B3" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:color w:val="44546A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
-        <v:rect id="_x0000_i1224" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+        <v:rect id="_x0000_i1086" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="11057" w:type="dxa"/>
+      <w:tblInd w:w="-459" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1160"/>
       <w:gridCol w:w="4996"/>
-      <w:gridCol w:w="3706"/>
+      <w:gridCol w:w="4901"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001B7988" w:rsidRPr="000408C9" w:rsidTr="001B7988">
+    <w:tr w:rsidR="001B7988" w:rsidRPr="000408C9" w:rsidTr="006D04C2">
       <w:trPr>
         <w:trHeight w:val="425"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1160" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="001B7988" w:rsidRPr="000408C9" w:rsidRDefault="001B7988" w:rsidP="001B7988">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:noProof/>
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ADC744A" wp14:editId="366620F0">
                 <wp:extent cx="581025" cy="529378"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
-                <wp:docPr id="33" name="Resim 33" descr="C:\Users\Dell\Desktop\WhatsApp Image 2025-12-13 at 14.24.04.jpg"/>
+                <wp:docPr id="11" name="Resim 11" descr="C:\Users\Dell\Desktop\WhatsApp Image 2025-12-13 at 14.24.04.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 152" descr="C:\Users\Dell\Desktop\WhatsApp Image 2025-12-13 at 14.24.04.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="25767" t="11993" r="24948" b="32495"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
@@ -3325,144 +3331,160 @@
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               <w:i/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B7988">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               <w:i/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Spor &amp; Hareket Bilimleri Dergisi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3706" w:type="dxa"/>
+          <w:tcW w:w="4901" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="001B7988" w:rsidRPr="000408C9" w:rsidRDefault="001B7988" w:rsidP="001B7988">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="FrankRuehl"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="001B7988" w:rsidRPr="000408C9" w:rsidRDefault="001B7988" w:rsidP="001B7988">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="070A59CD" wp14:editId="3323D34F">
                 <wp:extent cx="247650" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="34" name="Resim 34"/>
+                <wp:docPr id="12" name="Resim 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Resim 13"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="247650" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
-            <w:t>OPEN ACESS</w:t>
+            <w:t>OPEN AC</w:t>
+          </w:r>
+          <w:r w:rsidR="006D04C2">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>C</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000408C9">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>ESS</w:t>
           </w:r>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Arial" w:hAnsi="Palatino Linotype" w:cs="Helvetica"/>
               <w:noProof/>
               <w:spacing w:val="10"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="001B7988" w:rsidRPr="001B7988" w:rsidRDefault="001B7988" w:rsidP="001B7988">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002F09B3">
             <w:rPr>
@@ -3486,51 +3508,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1195" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
@@ -3877,83 +3899,85 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="000E732F"/>
     <w:rsid w:val="001123B4"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001B7988"/>
     <w:rsid w:val="002506D9"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002F09B3"/>
     <w:rsid w:val="003004E4"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="006D04C2"/>
     <w:rsid w:val="00947401"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BF46EA"/>
     <w:rsid w:val="00C014F2"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00EC2152"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47F46775"/>
+  <w14:docId w14:val="660E046E"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{6EC76801-D027-4BFB-92F9-8BDE4912A96D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4513,50 +4537,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
@@ -15717,51 +15742,51 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2ED8238-8231-4460-9B83-62E218449B8A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABDFB066-3FB7-4211-9D9D-267EFDD9C5DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>539</Words>
   <Characters>3077</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>