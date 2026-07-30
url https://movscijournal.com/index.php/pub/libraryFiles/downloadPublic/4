--- v1 (2026-06-11)
+++ v2 (2026-07-30)
@@ -182,52 +182,50 @@
                       <a:hlinkClick r:id="rId9"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="133350" cy="133350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="006D04C2">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-518" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -339,51 +337,62 @@
               <w:t xml:space="preserve">Received Date: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
-              <w:t>…… 01, 2025</w:t>
+              <w:t>…… 01, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="000D3DB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
+                <w:noProof/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="x-none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
@@ -405,51 +414,62 @@
               <w:t xml:space="preserve">Accepted Date: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
-              <w:t>…… 01, 2025</w:t>
+              <w:t>…… 01, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="000D3DB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
+                <w:noProof/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="x-none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
@@ -471,103 +491,116 @@
               <w:t>Published Date:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> …… 01, 2025</w:t>
+              <w:t xml:space="preserve"> …… 01, 202</w:t>
             </w:r>
+            <w:r w:rsidR="000D3DB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
+                <w:noProof/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="x-none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve">Keywords: </w:t>
             </w:r>
-            <w:r w:rsidR="002506D9">
+            <w:r w:rsidR="000D3DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
-              <w:t>……………</w:t>
+              <w:t>max 5 words.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
@@ -812,69 +845,89 @@
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1601"/>
         <w:gridCol w:w="1655"/>
         <w:gridCol w:w="1041"/>
         <w:gridCol w:w="1321"/>
         <w:gridCol w:w="1411"/>
         <w:gridCol w:w="1411"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidTr="001B7988">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="003004E4">
+          <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="000D3DB2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rStyle w:val="Vurgu"/>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Table 2.</w:t>
+              <w:t xml:space="preserve">Table </w:t>
+            </w:r>
+            <w:r w:rsidR="000D3DB2">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F09B3">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rStyle w:val="Vurgu"/>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Relationship between agility, sprint, and reaction time in football players.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidTr="001B7988">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
@@ -2238,50 +2291,204 @@
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="003004E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F09B3">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="000D3DB2" w:rsidRPr="000D3DB2" w:rsidRDefault="000D3DB2" w:rsidP="000D3DB2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6912"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D3DB2" w:rsidTr="000D3DB2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000D3DB2" w:rsidRDefault="000D3DB2" w:rsidP="000D3DB2">
+            <w:pPr>
+              <w:pStyle w:val="Balk1"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D3DB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17E39D8B" wp14:editId="121FA774">
+                  <wp:extent cx="3642360" cy="2880306"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Resim 2" descr="C:\Users\Dell\Downloads\ChatGPT Image 27 Haz 2026 15_39_27.png"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Dell\Downloads\ChatGPT Image 27 Haz 2026 15_39_27.png"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3645416" cy="2882722"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D3DB2" w:rsidTr="000D3DB2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000D3DB2" w:rsidRPr="000D3DB2" w:rsidRDefault="000D3DB2" w:rsidP="000D3DB2">
+            <w:pPr>
+              <w:pStyle w:val="Balk1"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D3DB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Figure 1. ………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="000D3DB2" w:rsidRDefault="000D3DB2" w:rsidP="002F09B3">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00BF46EA" w:rsidRPr="001B7988" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7988">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Discussion and Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2416,50 +2623,51 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The study protocol was approved by the Non-Interventional Ethics Committee of ………… University, Faculty of Sports Sciences (Date: ….03.2025, Approval No: E.000000).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Author Contributions</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF46EA" w:rsidRPr="002F09B3" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Study Design: </w:t>
       </w:r>
       <w:r w:rsidRPr="002F09B3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
@@ -2520,60 +2728,62 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RG, SS, NE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF46EA" w:rsidRPr="001B7988" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7988">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF46EA" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
+    <w:p w:rsidR="00BF46EA" w:rsidRPr="000D3DB2" w:rsidRDefault="000E732F" w:rsidP="002F09B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F09B3">
+      <w:r w:rsidRPr="000D3DB2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>All references should follow APA 7th edition guidelines. In-text citations should appear as (Author, Year). Only references cited in the text should be listed, in alphabetical order, using hanging indent format.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002506D9" w:rsidRPr="002506D9" w:rsidRDefault="002506D9" w:rsidP="002506D9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002506D9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aktaş, S., &amp; Çakmakçı, O. (2020). Examination of lower-upper limb of power and force parameters of elite athletes. </w:t>
       </w:r>
       <w:r w:rsidRPr="002506D9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
@@ -2683,78 +2893,78 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="002506D9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="002506D9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 1456782.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002506D9" w:rsidSect="001B7988">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+    <w:p w:rsidR="00F752E2" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+    <w:p w:rsidR="00F752E2" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2815,121 +3025,121 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FrankRuehl">
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002F09B3" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+  <w:p w:rsidR="002F09B3" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="40"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:color w:val="44546A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
-        <v:rect id="_x0000_i1087" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+        <v:rect id="_x0000_i1027" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="002F09B3" w:rsidRPr="001B7988" w:rsidRDefault="001B7988" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B7988">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal of Sport &amp; Movement Sciences</w:t>
     </w:r>
     <w:r w:rsidR="002F09B3" w:rsidRPr="002F09B3">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
       </w:rPr>
       <w:t>, 2025, 6(2), ….-…...</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002F09B3" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+  <w:p w:rsidR="002F09B3" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:color w:val="44546A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
-        <v:rect id="_x0000_i1088" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+        <v:rect id="_x0000_i1028" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="002F09B3" w:rsidRPr="002F09B3" w:rsidRDefault="002F09B3" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="ListeParagraf"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -3034,61 +3244,61 @@
       <w:t>. 6(2), 109</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-115</w:t>
     </w:r>
     <w:r w:rsidRPr="006976B0">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+    <w:p w:rsidR="00F752E2" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC2152" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+    <w:p w:rsidR="00F752E2" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       </w:rPr>
       <w:id w:val="-1518469340"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
@@ -3133,81 +3343,81 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006D04C2">
+        <w:r w:rsidR="000D3DB2">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002F09B3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="002F09B3" w:rsidRDefault="00EC2152" w:rsidP="002F09B3">
+  <w:p w:rsidR="002F09B3" w:rsidRDefault="00F752E2" w:rsidP="002F09B3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:color w:val="44546A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict>
-        <v:rect id="_x0000_i1086" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+        <v:rect id="_x0000_i1026" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="11057" w:type="dxa"/>
       <w:tblInd w:w="-459" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1160"/>
       <w:gridCol w:w="4996"/>
@@ -3508,51 +3718,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1242" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
@@ -3890,94 +4100,96 @@
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000D3DB2"/>
     <w:rsid w:val="000E732F"/>
     <w:rsid w:val="001123B4"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001B7988"/>
     <w:rsid w:val="002506D9"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002F09B3"/>
     <w:rsid w:val="003004E4"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="006D04C2"/>
     <w:rsid w:val="00947401"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BF46EA"/>
     <w:rsid w:val="00C014F2"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00EC2152"/>
+    <w:rsid w:val="00F752E2"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="660E046E"/>
+  <w14:docId w14:val="08F9B583"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{6EC76801-D027-4BFB-92F9-8BDE4912A96D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -15370,87 +15582,100 @@
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F09B3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="190147110">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="437066730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="800658319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7491-8987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7491-8987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -15742,91 +15967,91 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABDFB066-3FB7-4211-9D9D-267EFDD9C5DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D590F45-92D9-4CE6-BBDA-DC2FD8A484B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3077</Characters>
+  <Pages>3</Pages>
+  <Words>544</Words>
+  <Characters>3101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3609</CharactersWithSpaces>
+  <CharactersWithSpaces>3638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>