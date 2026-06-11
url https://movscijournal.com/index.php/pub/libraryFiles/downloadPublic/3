--- v0 (2026-04-19)
+++ v1 (2026-06-11)
@@ -10,93 +10,101 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="002D21F7" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="00557970">
+    <w:p w:rsidR="002D21F7" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="00C671FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8400"/>
+          <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk200881542"/>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Makale başlığı</w:t>
       </w:r>
       <w:r w:rsidR="00175729" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00780DA6" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="00C31F2C">
-      <w:pPr>
+    <w:p w:rsidR="00780DA6" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="00C671FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yazar Ad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -251,57 +259,59 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B53F86" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B97B91" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D147E2" w:rsidRPr="00400918" w:rsidRDefault="00A70402" w:rsidP="000E2533">
+    <w:p w:rsidR="00D147E2" w:rsidRPr="00400918" w:rsidRDefault="00A70402" w:rsidP="00C671FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4819"/>
           <w:tab w:val="left" w:pos="5205"/>
+          <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00992EDA" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
@@ -359,114 +369,117 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E2533">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000E2533">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00992EDA" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="009816BA">
-      <w:pPr>
+    <w:p w:rsidR="00992EDA" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="00C671FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9781"/>
+        </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Üniversitesi, …………. Fakültesi, İl, Ülke</w:t>
       </w:r>
       <w:r w:rsidR="008C11A4" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9671" w:type="dxa"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
-        <w:gridCol w:w="8003"/>
+        <w:gridCol w:w="8964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00287655" w:rsidRPr="00400918" w:rsidTr="007369EF">
+      <w:tr w:rsidR="00287655" w:rsidRPr="00400918" w:rsidTr="00C671FD">
         <w:trPr>
           <w:trHeight w:val="5632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007369EF" w:rsidRDefault="007369EF" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00287655" w:rsidRPr="00400918" w:rsidRDefault="001673EB" w:rsidP="009816BA">
             <w:pPr>
@@ -881,51 +894,51 @@
             <w:r w:rsidR="001673EB" w:rsidRPr="00400918">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008A3033" w:rsidRPr="00400918" w:rsidRDefault="008A3033" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8003" w:type="dxa"/>
+            <w:tcW w:w="8964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="009816BA" w:rsidRPr="00400918" w:rsidRDefault="00F641EF" w:rsidP="005F6495">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5805"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00400918">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -1131,58 +1144,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1DFF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bu bölüm, araştırmanın amacına götüren araştırmanın hipotezlerinin dikkatli bir şekilde geliştirilmesine odaklanmalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150B54" w:rsidRPr="00CF1DFF" w:rsidRDefault="00150B54" w:rsidP="00F641EF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00150B54" w:rsidRPr="00CF1DFF" w:rsidSect="00175729">
+        <w:sectPr w:rsidR="00150B54" w:rsidRPr="00CF1DFF" w:rsidSect="00C671FD">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="282"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000357D7" w:rsidRPr="000E2533" w:rsidRDefault="009F3681" w:rsidP="000357D7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2533">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4604,61 +4617,61 @@
     <w:p w:rsidR="007369EF" w:rsidRPr="00400918" w:rsidRDefault="007369EF" w:rsidP="00150B54">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007369EF" w:rsidRPr="00400918" w:rsidSect="005F6495">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="286"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D36B26" w:rsidRDefault="00D36B26" w:rsidP="003B385C">
+    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D36B26" w:rsidRDefault="00D36B26" w:rsidP="003B385C">
+    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4761,67 +4774,67 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9628"/>
     </w:tblGrid>
     <w:tr w:rsidR="00175729" w:rsidTr="00175729">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9628" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00175729" w:rsidRDefault="00D36B26" w:rsidP="00175729">
+        <w:p w:rsidR="00175729" w:rsidRDefault="00C56325" w:rsidP="00175729">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="num" w:pos="0"/>
             </w:tabs>
             <w:spacing w:before="40" w:after="40"/>
             <w:ind w:left="142" w:hanging="142"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="44546A"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:pict>
-              <v:rect id="_x0000_i1027" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+              <v:rect id="_x0000_i1334" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
             </w:pict>
           </w:r>
         </w:p>
         <w:p w:rsidR="00175729" w:rsidRDefault="009F6CA9" w:rsidP="000E2533">
           <w:pPr>
             <w:spacing w:before="40" w:after="40"/>
             <w:ind w:right="6"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri Light"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009F6CA9">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Spor &amp; </w:t>
           </w:r>
@@ -4916,69 +4929,69 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9776" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9776"/>
     </w:tblGrid>
     <w:tr w:rsidR="00992EDA" w:rsidTr="009F6CA9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9776" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00992EDA" w:rsidRDefault="00D36B26" w:rsidP="00992EDA">
+        <w:p w:rsidR="00992EDA" w:rsidRDefault="00C56325" w:rsidP="00992EDA">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="44546A"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:pict>
-              <v:rect id="_x0000_i1028" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+              <v:rect id="_x0000_i1335" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
             </w:pict>
           </w:r>
         </w:p>
         <w:p w:rsidR="00992EDA" w:rsidRPr="006976B0" w:rsidRDefault="005F6495" w:rsidP="00992EDA">
           <w:pPr>
             <w:pStyle w:val="ListeParagraf"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="6"/>
             </w:numPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:ind w:left="357" w:hanging="357"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="000000"/>
@@ -5167,110 +5180,110 @@
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="006535D4" w:rsidRPr="006976B0" w:rsidRDefault="006535D4" w:rsidP="009F6CA9">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D36B26" w:rsidRDefault="00D36B26" w:rsidP="003B385C">
+    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D36B26" w:rsidRDefault="00D36B26" w:rsidP="003B385C">
+    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-348802597"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00992EDA" w:rsidRPr="00B53F86" w:rsidRDefault="00992EDA" w:rsidP="00B53F86">
         <w:pPr>
           <w:pStyle w:val="stBilgi"/>
           <w:rPr>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:tbl>
         <w:tblPr>
           <w:tblStyle w:val="TabloKlavuzu"/>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPr>
         <w:tblGrid>
-          <w:gridCol w:w="9638"/>
+          <w:gridCol w:w="9778"/>
         </w:tblGrid>
         <w:tr w:rsidR="00992EDA" w:rsidTr="00992EDA">
           <w:trPr>
             <w:trHeight w:val="137"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="9778" w:type="dxa"/>
             </w:tcPr>
             <w:p w:rsidR="00992EDA" w:rsidRDefault="00992EDA" w:rsidP="00992EDA">
               <w:pPr>
                 <w:pStyle w:val="stBilgi"/>
                 <w:rPr>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Göğebakan ve ark</w:t>
@@ -5297,167 +5310,168 @@
                 <w:rPr>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">                                                                                                                                                                </w:t>
               </w:r>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="00941EB3">
+              <w:r w:rsidR="00C671FD">
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
-              <w:r w:rsidR="00D36B26">
+              <w:r w:rsidR="00C56325">
                 <w:rPr>
                   <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                   <w:color w:val="44546A"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:pict>
-                  <v:rect id="_x0000_i1026" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+                  <v:rect id="_x0000_i1333" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
                 </w:pict>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">                                                                                                                                       </w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
       <w:p w:rsidR="00B53F86" w:rsidRDefault="00B53F86" w:rsidP="00B53F86">
         <w:pPr>
           <w:pStyle w:val="stBilgi"/>
         </w:pPr>
         <w:r w:rsidRPr="00B53F86">
           <w:rPr>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="006535D4" w:rsidRPr="00A33748" w:rsidRDefault="006535D4" w:rsidP="00A33748">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="10348" w:type="dxa"/>
+      <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="4882"/>
-      <w:gridCol w:w="3622"/>
+      <w:gridCol w:w="4332"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidTr="000408C9">
+    <w:tr w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidTr="00C671FD">
       <w:trPr>
         <w:trHeight w:val="703"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00941EB3" w:rsidRPr="000408C9" w:rsidRDefault="00941EB3" w:rsidP="000408C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="tr-TR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DF9EE89" wp14:editId="7840ED7C">
                 <wp:extent cx="581025" cy="529378"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
-                <wp:docPr id="5" name="Resim 5" descr="C:\Users\Dell\Desktop\WhatsApp Image 2025-12-13 at 14.24.04.jpg"/>
+                <wp:docPr id="53" name="Resim 53" descr="C:\Users\Dell\Desktop\WhatsApp Image 2025-12-13 at 14.24.04.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 152" descr="C:\Users\Dell\Desktop\WhatsApp Image 2025-12-13 at 14.24.04.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="25767" t="11993" r="24948" b="32495"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
@@ -5578,95 +5592,95 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sciences</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3622" w:type="dxa"/>
+          <w:tcW w:w="4332" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00941EB3" w:rsidRPr="000408C9" w:rsidRDefault="00941EB3" w:rsidP="00941EB3">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="FrankRuehl"/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidRDefault="00941EB3" w:rsidP="000408C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AD0B1A3" wp14:editId="533B73D5">
                 <wp:extent cx="247650" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="10" name="Resim 10"/>
+                <wp:docPr id="54" name="Resim 54"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Resim 13"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -5674,51 +5688,69 @@
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="247650" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>OPEN ACESS</w:t>
+            <w:t>OPEN AC</w:t>
+          </w:r>
+          <w:r w:rsidR="00745510">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+              <w:b/>
+              <w:noProof/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>C</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000408C9">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+              <w:b/>
+              <w:noProof/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>ESS</w:t>
           </w:r>
           <w:r w:rsidR="000408C9" w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Arial" w:hAnsi="Palatino Linotype" w:cs="Helvetica"/>
               <w:noProof/>
               <w:spacing w:val="10"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00941EB3" w:rsidRPr="000408C9" w:rsidRDefault="000408C9" w:rsidP="00941EB3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Arial" w:hAnsi="Palatino Linotype" w:cs="Helvetica"/>
@@ -5845,117 +5877,117 @@
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="000E2533">
+              <w:r w:rsidR="00C671FD">
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>3</w:t>
+                <w:t>2</w:t>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w:rsidR="00175729" w:rsidRDefault="00D36B26" w:rsidP="00175729">
+        <w:p w:rsidR="00175729" w:rsidRDefault="00C56325" w:rsidP="00175729">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="44546A"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:pict>
               <v:rect id="_x0000_i1029" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00175729" w:rsidRPr="00A33748" w:rsidRDefault="00175729" w:rsidP="00A33748">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1193" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0936C2A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7DAB3FC"/>
@@ -10197,50 +10229,51 @@
     <w:rsid w:val="00667DAA"/>
     <w:rsid w:val="00676AA2"/>
     <w:rsid w:val="00695BC2"/>
     <w:rsid w:val="006976B0"/>
     <w:rsid w:val="006A0914"/>
     <w:rsid w:val="006A1BBB"/>
     <w:rsid w:val="006A1C55"/>
     <w:rsid w:val="006B1F5D"/>
     <w:rsid w:val="006B404C"/>
     <w:rsid w:val="006C05E3"/>
     <w:rsid w:val="006C1F55"/>
     <w:rsid w:val="006C42DC"/>
     <w:rsid w:val="006D70BD"/>
     <w:rsid w:val="006E0584"/>
     <w:rsid w:val="006E2767"/>
     <w:rsid w:val="006E6DE7"/>
     <w:rsid w:val="006F145D"/>
     <w:rsid w:val="006F31D4"/>
     <w:rsid w:val="007205F3"/>
     <w:rsid w:val="007254FC"/>
     <w:rsid w:val="00727109"/>
     <w:rsid w:val="007352A0"/>
     <w:rsid w:val="007369EF"/>
     <w:rsid w:val="0073750A"/>
     <w:rsid w:val="00740D27"/>
+    <w:rsid w:val="00745510"/>
     <w:rsid w:val="00747D98"/>
     <w:rsid w:val="00750809"/>
     <w:rsid w:val="00751803"/>
     <w:rsid w:val="00764970"/>
     <w:rsid w:val="00780DA6"/>
     <w:rsid w:val="00781888"/>
     <w:rsid w:val="00782719"/>
     <w:rsid w:val="007831C5"/>
     <w:rsid w:val="007845A6"/>
     <w:rsid w:val="00790E45"/>
     <w:rsid w:val="007A3215"/>
     <w:rsid w:val="007C22DA"/>
     <w:rsid w:val="007C4DB1"/>
     <w:rsid w:val="007C69CA"/>
     <w:rsid w:val="007D4137"/>
     <w:rsid w:val="007D61FA"/>
     <w:rsid w:val="007F1D89"/>
     <w:rsid w:val="008038F7"/>
     <w:rsid w:val="0081523C"/>
     <w:rsid w:val="008211BB"/>
     <w:rsid w:val="00833651"/>
     <w:rsid w:val="008478F5"/>
     <w:rsid w:val="0086658C"/>
     <w:rsid w:val="008668FF"/>
     <w:rsid w:val="00866D24"/>
@@ -10319,52 +10352,54 @@
     <w:rsid w:val="00B31087"/>
     <w:rsid w:val="00B32D3E"/>
     <w:rsid w:val="00B5007A"/>
     <w:rsid w:val="00B50AFD"/>
     <w:rsid w:val="00B52801"/>
     <w:rsid w:val="00B53F86"/>
     <w:rsid w:val="00B564C9"/>
     <w:rsid w:val="00B674A8"/>
     <w:rsid w:val="00B717C3"/>
     <w:rsid w:val="00B75EB6"/>
     <w:rsid w:val="00B830D5"/>
     <w:rsid w:val="00B833FC"/>
     <w:rsid w:val="00B9384A"/>
     <w:rsid w:val="00B97B91"/>
     <w:rsid w:val="00BA1E7B"/>
     <w:rsid w:val="00BC21BB"/>
     <w:rsid w:val="00BD5DD4"/>
     <w:rsid w:val="00BE2C38"/>
     <w:rsid w:val="00BE449E"/>
     <w:rsid w:val="00C1389F"/>
     <w:rsid w:val="00C21501"/>
     <w:rsid w:val="00C26ABF"/>
     <w:rsid w:val="00C31F2C"/>
     <w:rsid w:val="00C333F7"/>
     <w:rsid w:val="00C4389D"/>
+    <w:rsid w:val="00C56325"/>
     <w:rsid w:val="00C65658"/>
     <w:rsid w:val="00C65D94"/>
+    <w:rsid w:val="00C671FD"/>
     <w:rsid w:val="00C7408F"/>
     <w:rsid w:val="00C8305D"/>
     <w:rsid w:val="00C91180"/>
     <w:rsid w:val="00C91BC8"/>
     <w:rsid w:val="00CA37BB"/>
     <w:rsid w:val="00CA4A51"/>
     <w:rsid w:val="00CA4D3B"/>
     <w:rsid w:val="00CC1A16"/>
     <w:rsid w:val="00CC6998"/>
     <w:rsid w:val="00CC7DA5"/>
     <w:rsid w:val="00CD2008"/>
     <w:rsid w:val="00CD3A9C"/>
     <w:rsid w:val="00CD61FE"/>
     <w:rsid w:val="00CE7D52"/>
     <w:rsid w:val="00CF0EB6"/>
     <w:rsid w:val="00CF1DFF"/>
     <w:rsid w:val="00D04481"/>
     <w:rsid w:val="00D07FF0"/>
     <w:rsid w:val="00D147E2"/>
     <w:rsid w:val="00D24818"/>
     <w:rsid w:val="00D260FC"/>
     <w:rsid w:val="00D26D4A"/>
     <w:rsid w:val="00D34931"/>
     <w:rsid w:val="00D36B26"/>
     <w:rsid w:val="00D373A6"/>
@@ -10420,51 +10455,51 @@
     <w:rsid w:val="00FF6006"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EFE3F1D"/>
+  <w14:docId w14:val="214BDC03"/>
   <w15:docId w15:val="{176B0799-1640-405E-9D29-84A56053C28D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -18671,51 +18706,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{274255D1-458A-4FCC-A45E-3D649B03C308}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A388E45-21E8-48FA-93B2-BD52266C0695}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>770</Words>
   <Characters>4394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>