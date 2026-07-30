--- v1 (2026-06-11)
+++ v2 (2026-07-30)
@@ -51,52 +51,50 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk200881542"/>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Makale başlığı</w:t>
       </w:r>
       <w:r w:rsidR="00175729" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00780DA6" w:rsidRPr="00400918" w:rsidRDefault="00992EDA" w:rsidP="00C671FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00400918">
@@ -427,65 +425,65 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Üniversitesi, …………. Fakültesi, İl, Ülke</w:t>
       </w:r>
       <w:r w:rsidR="008C11A4" w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblW w:w="10916" w:type="dxa"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1668"/>
-        <w:gridCol w:w="8964"/>
+        <w:gridCol w:w="1712"/>
+        <w:gridCol w:w="9204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00287655" w:rsidRPr="00400918" w:rsidTr="00C671FD">
+      <w:tr w:rsidR="00287655" w:rsidRPr="00400918" w:rsidTr="006F0C85">
         <w:trPr>
           <w:trHeight w:val="5632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1712" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007369EF" w:rsidRDefault="007369EF" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00287655" w:rsidRPr="00400918" w:rsidRDefault="001673EB" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
@@ -780,90 +778,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00782719" w:rsidRPr="00400918" w:rsidRDefault="00782719" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C4F4C" w:rsidRPr="00400918" w:rsidRDefault="001F1066" w:rsidP="009816BA">
+          <w:p w:rsidR="001C4F4C" w:rsidRPr="004635B5" w:rsidRDefault="001F1066" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
+                <w:noProof/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00400918">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00400918">
+              <w:t xml:space="preserve">Anahtar Kelimeler: </w:t>
+            </w:r>
+            <w:r w:rsidR="004635B5" w:rsidRPr="004635B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
+                <w:noProof/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="x-none"/>
+              </w:rPr>
+              <w:t>maks.5 kelime</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w:rsidR="001F1066" w:rsidRPr="00400918" w:rsidRDefault="001F1066" w:rsidP="009816BA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anahtar Kelimeler: </w:t>
-[...14 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001F1066" w:rsidRPr="00400918" w:rsidRDefault="001F1066" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri Light"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00287655" w:rsidRPr="00400918" w:rsidRDefault="00287655" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -894,51 +904,51 @@
             <w:r w:rsidR="001673EB" w:rsidRPr="00400918">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008A3033" w:rsidRPr="00400918" w:rsidRDefault="008A3033" w:rsidP="009816BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8964" w:type="dxa"/>
+            <w:tcW w:w="9204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="009816BA" w:rsidRPr="00400918" w:rsidRDefault="00F641EF" w:rsidP="005F6495">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5805"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00400918">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -1355,114 +1365,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ve ilgili ulusal mevzuata uygun yürütüldüğü belirtilmelidir.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007C4DB1" w:rsidRPr="009F6CA9" w:rsidRDefault="009F6CA9" w:rsidP="009F6CA9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007C4DB1" w:rsidRPr="00CF1DFF" w:rsidRDefault="007C4DB1" w:rsidP="007C4DB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1DFF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kullanılan istatistiksel analiz yöntemleri, kullanılan yazılım(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF1DFF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF1DFF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) ve istatistiksel anlamlılık düzeyi ayrıntılı olarak açıklanmalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A3033" w:rsidRPr="00CF1DFF" w:rsidRDefault="008A3033" w:rsidP="00B53F86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="008A3033" w:rsidRPr="00CF1DFF" w:rsidSect="00175729">
+        <w:sectPr w:rsidR="008A3033" w:rsidRPr="00CF1DFF" w:rsidSect="006F0C85">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="286"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B53F86" w:rsidRPr="000E2533" w:rsidRDefault="00B52801" w:rsidP="00B53F86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B53F86" w:rsidRPr="000E2533" w:rsidSect="005F6495">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="286"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2533">
@@ -1519,64 +1530,64 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1674"/>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="1212"/>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="1399"/>
         <w:gridCol w:w="1399"/>
         <w:gridCol w:w="1399"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00467CED" w:rsidRPr="00F37F89" w:rsidTr="005F6495">
+      <w:tr w:rsidR="00467CED" w:rsidRPr="00F37F89" w:rsidTr="006F0C85">
         <w:trPr>
           <w:trHeight w:val="137"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00467CED" w:rsidRPr="00F37F89" w:rsidRDefault="00467CED" w:rsidP="00467CED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37F89">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablo 2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F37F89">
@@ -3260,52 +3271,242 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00467CED" w:rsidRPr="00F37F89" w:rsidRDefault="00467CED" w:rsidP="00467CED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37F89">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="006F0C85" w:rsidRDefault="006F0C85" w:rsidP="001505D7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7206"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F0C85" w:rsidTr="006F0C85">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F0C85" w:rsidRDefault="006F0C85" w:rsidP="00785FE5">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B52E2C">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22FF1322" wp14:editId="2E8DBD9E">
+                  <wp:extent cx="4434774" cy="3510818"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:docPr id="10" name="Resim 10" descr="C:\Users\Dell\Downloads\output (17).png"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10" descr="C:\Users\Dell\Downloads\output (17).png"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4514619" cy="3574028"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F0C85" w:rsidTr="006F0C85">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F0C85" w:rsidRPr="005203F1" w:rsidRDefault="006F0C85" w:rsidP="006F0C85">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Şekil 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005203F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005203F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006F0C85" w:rsidRDefault="006F0C85" w:rsidP="001505D7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F0C85" w:rsidRDefault="006F0C85" w:rsidP="001505D7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="004F6F40" w:rsidRPr="000E2533" w:rsidRDefault="00B52801" w:rsidP="001505D7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2533">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Tartışma ve Sonuç</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007C4DB1" w:rsidRPr="00CF1DFF" w:rsidRDefault="007C4DB1" w:rsidP="007C4DB1">
       <w:pPr>
@@ -3714,51 +3915,50 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> RG, SS, NE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A3033" w:rsidRPr="000E2533" w:rsidRDefault="008A3033" w:rsidP="008A3033">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2533">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kaynaklar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00740D27" w:rsidRDefault="00150B54" w:rsidP="00150B54">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tüm kaynaklar </w:t>
       </w:r>
       <w:r w:rsidRPr="00400918">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -4617,61 +4817,61 @@
     <w:p w:rsidR="007369EF" w:rsidRPr="00400918" w:rsidRDefault="007369EF" w:rsidP="00150B54">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007369EF" w:rsidRPr="00400918" w:rsidSect="005F6495">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="286"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
+    <w:p w:rsidR="003E2E0F" w:rsidRDefault="003E2E0F" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
+    <w:p w:rsidR="003E2E0F" w:rsidRDefault="003E2E0F" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4774,111 +4974,109 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9628"/>
     </w:tblGrid>
     <w:tr w:rsidR="00175729" w:rsidTr="00175729">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9628" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00175729" w:rsidRDefault="00C56325" w:rsidP="00175729">
+        <w:p w:rsidR="00175729" w:rsidRDefault="003E2E0F" w:rsidP="00175729">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="num" w:pos="0"/>
             </w:tabs>
             <w:spacing w:before="40" w:after="40"/>
             <w:ind w:left="142" w:hanging="142"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="44546A"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:pict>
-              <v:rect id="_x0000_i1334" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+              <v:rect id="_x0000_i1027" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
             </w:pict>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00175729" w:rsidRDefault="009F6CA9" w:rsidP="000E2533">
+        <w:p w:rsidR="00175729" w:rsidRDefault="009F6CA9" w:rsidP="006F0C85">
           <w:pPr>
             <w:spacing w:before="40" w:after="40"/>
             <w:ind w:right="6"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri Light"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009F6CA9">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Spor &amp; </w:t>
+            <w:t>Spor &amp; H</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="006F0C85">
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
           <w:r w:rsidRPr="009F6CA9">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
             </w:rPr>
-            <w:t>Hereket</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> Bilimleri Dergisi</w:t>
+            <w:t>reket Bilimleri Dergisi</w:t>
           </w:r>
           <w:r w:rsidR="00175729">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
             </w:rPr>
             <w:t>, 202</w:t>
           </w:r>
           <w:r w:rsidR="000E2533">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
             </w:rPr>
             <w:t>6, 7(1</w:t>
           </w:r>
           <w:r w:rsidR="00175729">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
@@ -4929,69 +5127,69 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9776" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9776"/>
     </w:tblGrid>
     <w:tr w:rsidR="00992EDA" w:rsidTr="009F6CA9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9776" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00992EDA" w:rsidRDefault="00C56325" w:rsidP="00992EDA">
+        <w:p w:rsidR="00992EDA" w:rsidRDefault="003E2E0F" w:rsidP="00992EDA">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="44546A"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:pict>
-              <v:rect id="_x0000_i1335" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+              <v:rect id="_x0000_i1028" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
             </w:pict>
           </w:r>
         </w:p>
         <w:p w:rsidR="00992EDA" w:rsidRPr="006976B0" w:rsidRDefault="005F6495" w:rsidP="00992EDA">
           <w:pPr>
             <w:pStyle w:val="ListeParagraf"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="6"/>
             </w:numPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:ind w:left="357" w:hanging="357"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="000000"/>
@@ -5034,51 +5232,51 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>, e</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidR="00992EDA" w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">-mail;  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>sametaktas@gmail.com</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00992EDA" w:rsidRDefault="00992EDA" w:rsidP="000E2533">
+        <w:p w:rsidR="00992EDA" w:rsidRDefault="00992EDA" w:rsidP="00452929">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Atıf:</w:t>
           </w:r>
           <w:r w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -5095,71 +5293,69 @@
           </w:r>
           <w:r w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>,</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009F6CA9" w:rsidRPr="009F6CA9">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Spor &amp; </w:t>
+            <w:t>Spor &amp; H</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00452929">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
           <w:r w:rsidR="009F6CA9" w:rsidRPr="009F6CA9">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Hereket</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> Bilimleri Dergisi</w:t>
+            <w:t>reket Bilimleri Dergisi</w:t>
           </w:r>
           <w:r w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidR="000E2533">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>7(1</w:t>
           </w:r>
           <w:r w:rsidRPr="006976B0">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">), </w:t>
           </w:r>
@@ -5180,61 +5376,61 @@
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="006535D4" w:rsidRPr="006976B0" w:rsidRDefault="006535D4" w:rsidP="009F6CA9">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
+    <w:p w:rsidR="003E2E0F" w:rsidRDefault="003E2E0F" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C56325" w:rsidRDefault="00C56325" w:rsidP="003B385C">
+    <w:p w:rsidR="003E2E0F" w:rsidRDefault="003E2E0F" w:rsidP="003B385C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-348802597"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00992EDA" w:rsidRPr="00B53F86" w:rsidRDefault="00992EDA" w:rsidP="00B53F86">
         <w:pPr>
@@ -5323,124 +5519,124 @@
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r w:rsidR="00C671FD">
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidRPr="00B53F86">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
-              <w:r w:rsidR="00C56325">
+              <w:r w:rsidR="003E2E0F">
                 <w:rPr>
                   <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                   <w:color w:val="44546A"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:pict>
-                  <v:rect id="_x0000_i1333" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
+                  <v:rect id="_x0000_i1026" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
                 </w:pict>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">                                                                                                                                       </w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
       <w:p w:rsidR="00B53F86" w:rsidRDefault="00B53F86" w:rsidP="00B53F86">
         <w:pPr>
           <w:pStyle w:val="stBilgi"/>
         </w:pPr>
         <w:r w:rsidRPr="00B53F86">
           <w:rPr>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="006535D4" w:rsidRPr="00A33748" w:rsidRDefault="006535D4" w:rsidP="00A33748">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
-      <w:tblW w:w="10348" w:type="dxa"/>
+      <w:tblW w:w="10842" w:type="dxa"/>
       <w:tblInd w:w="-567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1134"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="4332"/>
+      <w:gridCol w:w="1188"/>
+      <w:gridCol w:w="5115"/>
+      <w:gridCol w:w="4539"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidTr="00C671FD">
+    <w:tr w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidTr="006F0C85">
       <w:trPr>
         <w:trHeight w:val="703"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1134" w:type="dxa"/>
+          <w:tcW w:w="1188" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00941EB3" w:rsidRPr="000408C9" w:rsidRDefault="00941EB3" w:rsidP="000408C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="tr-TR"/>
               <w14:ligatures w14:val="none"/>
@@ -5485,51 +5681,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="000408C9" w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4882" w:type="dxa"/>
+          <w:tcW w:w="5115" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidRDefault="000408C9" w:rsidP="000408C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
             <w:t>Spor &amp; Hareket Bilimleri Dergisi</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00941EB3" w:rsidRPr="000408C9" w:rsidRDefault="000408C9" w:rsidP="000408C9">
           <w:pPr>
@@ -5592,51 +5788,51 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000408C9">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sciences</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4332" w:type="dxa"/>
+          <w:tcW w:w="4539" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00941EB3" w:rsidRPr="000408C9" w:rsidRDefault="00941EB3" w:rsidP="00941EB3">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="FrankRuehl"/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="000408C9" w:rsidRPr="000408C9" w:rsidRDefault="00941EB3" w:rsidP="000408C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
@@ -5877,117 +6073,117 @@
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="00C671FD">
+              <w:r w:rsidR="004635B5">
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>2</w:t>
+                <w:t>3</w:t>
               </w:r>
               <w:r w:rsidRPr="00F16452">
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w:rsidR="00175729" w:rsidRDefault="00C56325" w:rsidP="00175729">
+        <w:p w:rsidR="00175729" w:rsidRDefault="003E2E0F" w:rsidP="00175729">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="44546A"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:pict>
               <v:rect id="_x0000_i1029" style="width:498.3pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#5b9bd5" stroked="f"/>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00175729" w:rsidRPr="00A33748" w:rsidRDefault="00175729" w:rsidP="00A33748">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1244" type="#_x0000_t75" style="width:5in;height:5in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0936C2A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7DAB3FC"/>
@@ -10143,72 +10339,75 @@
     <w:rsid w:val="002C59B1"/>
     <w:rsid w:val="002D21F7"/>
     <w:rsid w:val="002F0728"/>
     <w:rsid w:val="002F0BC8"/>
     <w:rsid w:val="00313D94"/>
     <w:rsid w:val="00314B50"/>
     <w:rsid w:val="003156C4"/>
     <w:rsid w:val="00316097"/>
     <w:rsid w:val="0032232A"/>
     <w:rsid w:val="003371D7"/>
     <w:rsid w:val="003418E5"/>
     <w:rsid w:val="00351C0C"/>
     <w:rsid w:val="00354E2C"/>
     <w:rsid w:val="00362163"/>
     <w:rsid w:val="003626C3"/>
     <w:rsid w:val="003765B7"/>
     <w:rsid w:val="00387FDA"/>
     <w:rsid w:val="00397872"/>
     <w:rsid w:val="003B0644"/>
     <w:rsid w:val="003B385C"/>
     <w:rsid w:val="003B745A"/>
     <w:rsid w:val="003C4BCF"/>
     <w:rsid w:val="003C7CB0"/>
     <w:rsid w:val="003E1BAF"/>
     <w:rsid w:val="003E2DD2"/>
+    <w:rsid w:val="003E2E0F"/>
     <w:rsid w:val="003F4DE4"/>
     <w:rsid w:val="003F7467"/>
     <w:rsid w:val="00400918"/>
     <w:rsid w:val="00404104"/>
     <w:rsid w:val="00405E39"/>
     <w:rsid w:val="00410479"/>
     <w:rsid w:val="0041152C"/>
     <w:rsid w:val="004120B9"/>
     <w:rsid w:val="00414E45"/>
     <w:rsid w:val="00420FCC"/>
     <w:rsid w:val="004220B1"/>
     <w:rsid w:val="0042618D"/>
     <w:rsid w:val="004303E4"/>
     <w:rsid w:val="00430B8A"/>
     <w:rsid w:val="004315BB"/>
     <w:rsid w:val="0043294F"/>
     <w:rsid w:val="00434ADD"/>
     <w:rsid w:val="0044346F"/>
     <w:rsid w:val="004472F2"/>
+    <w:rsid w:val="00452929"/>
     <w:rsid w:val="00453428"/>
     <w:rsid w:val="00457B4D"/>
     <w:rsid w:val="0046093D"/>
+    <w:rsid w:val="004635B5"/>
     <w:rsid w:val="00467CED"/>
     <w:rsid w:val="00483C3F"/>
     <w:rsid w:val="00486789"/>
     <w:rsid w:val="00490048"/>
     <w:rsid w:val="004901D7"/>
     <w:rsid w:val="004A29E8"/>
     <w:rsid w:val="004A7BD8"/>
     <w:rsid w:val="004B0D73"/>
     <w:rsid w:val="004B3F2C"/>
     <w:rsid w:val="004D29CE"/>
     <w:rsid w:val="004D4B5C"/>
     <w:rsid w:val="004E5690"/>
     <w:rsid w:val="004F6F40"/>
     <w:rsid w:val="00500236"/>
     <w:rsid w:val="00511E58"/>
     <w:rsid w:val="00530AB3"/>
     <w:rsid w:val="00533C73"/>
     <w:rsid w:val="00545D01"/>
     <w:rsid w:val="005562B8"/>
     <w:rsid w:val="00557970"/>
     <w:rsid w:val="0056041A"/>
     <w:rsid w:val="00594CB1"/>
     <w:rsid w:val="005956C2"/>
     <w:rsid w:val="005A5069"/>
     <w:rsid w:val="005B7F5B"/>
@@ -10220,72 +10419,74 @@
     <w:rsid w:val="005F6495"/>
     <w:rsid w:val="00611159"/>
     <w:rsid w:val="006222CE"/>
     <w:rsid w:val="00647961"/>
     <w:rsid w:val="00650605"/>
     <w:rsid w:val="006535D4"/>
     <w:rsid w:val="0065504F"/>
     <w:rsid w:val="00656CBB"/>
     <w:rsid w:val="006653D8"/>
     <w:rsid w:val="00667DAA"/>
     <w:rsid w:val="00676AA2"/>
     <w:rsid w:val="00695BC2"/>
     <w:rsid w:val="006976B0"/>
     <w:rsid w:val="006A0914"/>
     <w:rsid w:val="006A1BBB"/>
     <w:rsid w:val="006A1C55"/>
     <w:rsid w:val="006B1F5D"/>
     <w:rsid w:val="006B404C"/>
     <w:rsid w:val="006C05E3"/>
     <w:rsid w:val="006C1F55"/>
     <w:rsid w:val="006C42DC"/>
     <w:rsid w:val="006D70BD"/>
     <w:rsid w:val="006E0584"/>
     <w:rsid w:val="006E2767"/>
     <w:rsid w:val="006E6DE7"/>
+    <w:rsid w:val="006F0C85"/>
     <w:rsid w:val="006F145D"/>
     <w:rsid w:val="006F31D4"/>
     <w:rsid w:val="007205F3"/>
     <w:rsid w:val="007254FC"/>
     <w:rsid w:val="00727109"/>
     <w:rsid w:val="007352A0"/>
     <w:rsid w:val="007369EF"/>
     <w:rsid w:val="0073750A"/>
     <w:rsid w:val="00740D27"/>
     <w:rsid w:val="00745510"/>
     <w:rsid w:val="00747D98"/>
     <w:rsid w:val="00750809"/>
     <w:rsid w:val="00751803"/>
     <w:rsid w:val="00764970"/>
     <w:rsid w:val="00780DA6"/>
     <w:rsid w:val="00781888"/>
     <w:rsid w:val="00782719"/>
     <w:rsid w:val="007831C5"/>
     <w:rsid w:val="007845A6"/>
     <w:rsid w:val="00790E45"/>
     <w:rsid w:val="007A3215"/>
     <w:rsid w:val="007C22DA"/>
+    <w:rsid w:val="007C3C5E"/>
     <w:rsid w:val="007C4DB1"/>
     <w:rsid w:val="007C69CA"/>
     <w:rsid w:val="007D4137"/>
     <w:rsid w:val="007D61FA"/>
     <w:rsid w:val="007F1D89"/>
     <w:rsid w:val="008038F7"/>
     <w:rsid w:val="0081523C"/>
     <w:rsid w:val="008211BB"/>
     <w:rsid w:val="00833651"/>
     <w:rsid w:val="008478F5"/>
     <w:rsid w:val="0086658C"/>
     <w:rsid w:val="008668FF"/>
     <w:rsid w:val="00866D24"/>
     <w:rsid w:val="0087647D"/>
     <w:rsid w:val="00893330"/>
     <w:rsid w:val="00895E23"/>
     <w:rsid w:val="00896476"/>
     <w:rsid w:val="008A3033"/>
     <w:rsid w:val="008A326A"/>
     <w:rsid w:val="008A5CAE"/>
     <w:rsid w:val="008B133E"/>
     <w:rsid w:val="008C0432"/>
     <w:rsid w:val="008C11A4"/>
     <w:rsid w:val="008C1D90"/>
     <w:rsid w:val="008C7F58"/>
@@ -10455,51 +10656,51 @@
     <w:rsid w:val="00FF6006"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="214BDC03"/>
+  <w14:docId w14:val="0D62B916"/>
   <w15:docId w15:val="{176B0799-1640-405E-9D29-84A56053C28D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -18391,51 +18592,51 @@
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2224-3997" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7491-8987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2224-3997" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7491-8987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -18706,82 +18907,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A388E45-21E8-48FA-93B2-BD52266C0695}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7743EFD-E225-44C8-A035-1D9FA5213868}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>770</Words>
-  <Characters>4394</Characters>
+  <Words>776</Words>
+  <Characters>4427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5154</CharactersWithSpaces>
+  <CharactersWithSpaces>5193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mehdi ASLAN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>