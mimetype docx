--- v0 (2026-04-19)
+++ v1 (2026-06-11)
@@ -18,70 +18,70 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="2DE9BDD9" w14:textId="763FF95C" w:rsidR="007638F7" w:rsidRPr="007638F7" w:rsidRDefault="007638F7" w:rsidP="007638F7">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="007638F7">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COPYRIGHT FORM</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1C4B6830" w14:textId="455DBE1D" w:rsidR="007638F7" w:rsidRPr="007638F7" w:rsidRDefault="007638F7" w:rsidP="007638F7">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0533966E" w14:textId="193FEDF1" w:rsidR="00BE3C8A" w:rsidRPr="00BE3C8A" w:rsidRDefault="00BE3C8A" w:rsidP="00A3064C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby declare, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
@@ -791,58 +791,58 @@
     </w:p>
     <w:p w14:paraId="0715BB2E" w14:textId="188B9267" w:rsidR="009D2E89" w:rsidRPr="007638F7" w:rsidRDefault="009D2E89">
       <w:pPr>
         <w:spacing w:before="101"/>
         <w:ind w:left="159"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D2E89" w:rsidRPr="007638F7">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16850"/>
       <w:pgMar w:top="1300" w:right="1360" w:bottom="280" w:left="1260" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69A200AA" w14:textId="77777777" w:rsidR="0062695C" w:rsidRDefault="0062695C" w:rsidP="00220F50">
+    <w:p w14:paraId="792181A0" w14:textId="77777777" w:rsidR="00F0131C" w:rsidRDefault="00F0131C" w:rsidP="00220F50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337F9BA6" w14:textId="77777777" w:rsidR="0062695C" w:rsidRDefault="0062695C" w:rsidP="00220F50">
+    <w:p w14:paraId="0B3DE28B" w14:textId="77777777" w:rsidR="00F0131C" w:rsidRDefault="00F0131C" w:rsidP="00220F50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Caladea">
@@ -890,97 +890,97 @@
       </w:rPr>
       <w:t xml:space="preserve">E-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="007638F7">
         <w:rPr>
           <w:rStyle w:val="Kpr"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>movscijournal@gmail.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="007638F7">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BB6E4A8" w14:textId="77777777" w:rsidR="0062695C" w:rsidRDefault="0062695C" w:rsidP="00220F50">
+    <w:p w14:paraId="5C72CB80" w14:textId="77777777" w:rsidR="00F0131C" w:rsidRDefault="00F0131C" w:rsidP="00220F50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F87E8F0" w14:textId="77777777" w:rsidR="0062695C" w:rsidRDefault="0062695C" w:rsidP="00220F50">
+    <w:p w14:paraId="02716055" w14:textId="77777777" w:rsidR="00F0131C" w:rsidRDefault="00F0131C" w:rsidP="00220F50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="142AF15E" w14:textId="77777777" w:rsidR="007638F7" w:rsidRDefault="00392B83" w:rsidP="00392B83">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4645"/>
         <w:tab w:val="right" w:pos="9290"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1158"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3551"/>
+      <w:gridCol w:w="1159"/>
+      <w:gridCol w:w="4800"/>
+      <w:gridCol w:w="3547"/>
     </w:tblGrid>
     <w:tr w:rsidR="007638F7" w:rsidRPr="000408C9" w14:paraId="0BA8EF5B" w14:textId="77777777" w:rsidTr="00950C35">
       <w:trPr>
         <w:trHeight w:val="425"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1160" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4E7A4F95" w14:textId="77777777" w:rsidR="007638F7" w:rsidRPr="000408C9" w:rsidRDefault="007638F7" w:rsidP="007638F7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9422"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -1148,80 +1148,80 @@
           <w:r w:rsidRPr="00BF3C82">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Spor &amp; Hareket Bilimleri Dergisi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3706" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="221879AB" w14:textId="77777777" w:rsidR="007638F7" w:rsidRPr="000408C9" w:rsidRDefault="007638F7" w:rsidP="007638F7">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="FrankRuehl"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="476F15ED" w14:textId="795E119F" w:rsidR="007638F7" w:rsidRPr="001B7988" w:rsidRDefault="007638F7" w:rsidP="007638F7">
+        <w:p w14:paraId="476F15ED" w14:textId="443AAD99" w:rsidR="007638F7" w:rsidRPr="001B7988" w:rsidRDefault="007638F7" w:rsidP="007638F7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="left" w:pos="5475"/>
               <w:tab w:val="right" w:pos="9498"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
             <w:t>ISSN:</w:t>
           </w:r>
           <w:r w:rsidR="00BE3C8A">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004A713D" w:rsidRPr="004A713D">
             <w:rPr>
               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             </w:rPr>
-            <w:t>XXXX-XXXX</w:t>
+            <w:t>3108-7353</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="28FD847E" w14:textId="6F2C5E4F" w:rsidR="00220F50" w:rsidRDefault="00392B83" w:rsidP="00392B83">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4645"/>
         <w:tab w:val="right" w:pos="9290"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F20BCC"/>
@@ -1352,63 +1352,65 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D2E89"/>
     <w:rsid w:val="001B2A2B"/>
     <w:rsid w:val="001F4B62"/>
     <w:rsid w:val="00220F50"/>
     <w:rsid w:val="00392B83"/>
     <w:rsid w:val="00421D85"/>
+    <w:rsid w:val="004A713D"/>
     <w:rsid w:val="00572E70"/>
     <w:rsid w:val="0062695C"/>
     <w:rsid w:val="007536E4"/>
     <w:rsid w:val="007638F7"/>
     <w:rsid w:val="008F2176"/>
     <w:rsid w:val="009D2E89"/>
     <w:rsid w:val="00A3064C"/>
     <w:rsid w:val="00AC64DF"/>
     <w:rsid w:val="00B315F0"/>
     <w:rsid w:val="00BE3C8A"/>
     <w:rsid w:val="00BF3C82"/>
     <w:rsid w:val="00D02A89"/>
     <w:rsid w:val="00EB7336"/>
+    <w:rsid w:val="00F0131C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FDB4E42"/>
@@ -1820,51 +1822,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Balk3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A3064C"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>